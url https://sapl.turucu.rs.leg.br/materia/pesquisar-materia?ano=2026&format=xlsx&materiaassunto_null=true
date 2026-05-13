--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="432" uniqueCount="217">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -240,86 +240,197 @@
   <si>
     <t>94</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao_no._14_-_ciclovia_mano_e_alexandre_-_extremo_sabor.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pedido ao Poder Executivo Municipal de Turuçu, para colocação de ciclovia e calçada para pedestres na Estrada Colônia São Domingos, em nossa zona urbana.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao_no._15_-_limpeza_de_valo_-_elau_ludtke.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pedido ao Poder Executivo Municipal de Turuçu, para limpeza de valo na propriedade do Sr. Elau Ludtke e dimensionamento de tubulação na Estrada da Colônia São Domingos.</t>
   </si>
   <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Valdomiro de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/96/indicacao_n._16_-_abrigo_3_localidades_-_valdomiro_-_copia.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a instalação de abrigos de ônibus nas localidades de Colônia São José, Colônia Santa Clara e Colônia São João.</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/97/indicacao_n._17_-_rotatoria_-_valdomiro.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a implantação de rotatória na estrada da Colônia São José, nas proximidades da residência do morador Jair Hartwig.</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Solicita o alargamento da estrada na Colônia São José para melhor circulação de maquinários agrícolas durante o período de safra.</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/99/indicacao_n._19_-_troca_de_canos__-_valdomiro.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a substituição de tubulação de 20 por 40 na Colônia Fetter, na entrada da residência do morador Volnei Stocker.</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/100/indicacao_no._20_-_conserto_bueiro_sao_domingos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o pedido ao Poder Executivo Municipal de Turuçu, para conserto em bueiro e dimensionamento de tubulação na Estrada da Colônia São Domingos.</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>Fabio Doleski Krause</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/114/indicacao_n_21_-_portal_da_transparencia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o pedido ao Poder Executivo Municipal de Turuçu para a atualização do Portal da Transparência, especialmente nas abas de receitas e despesas.</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/121/indicacao_n_22_-_insencao_festa_do_morango__-_valdomiro.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a isenção de taxa para uso de estandes na Festa do Morango para comunidades e comerciantes locais.</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/110/01_mocao_de_repudio_a_o_novo_modelo_de_pedagio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fábio Doleski Krause, representante da comunidade de Turuçu/RS, vem a público manifestar seu posicionamento contrário à implantação de qualquer modelo de pedágio nas rodovias da região sul.</t>
+  </si>
+  <si>
     <t>77</t>
   </si>
   <si>
     <t>PINFO</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>Fabio Doleski Krause</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/77/ped_inf_n01-_transporte-_fabio.pdf</t>
   </si>
   <si>
     <t>Dispõe de pedido de informação ao Poder Executivo, sobre empresa terceirizada.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/78/ped_info_n_02_-_receitas_e_despesas_festa_do_morango_-_fabio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pedido de informação ao Executivo Municipal, sobre as Receitas e Despesas da 10° Festa do morango e da pimenta.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/85/ped_info_n_03_-_nomes_dos_servidores_cc__-_fabio.odt</t>
   </si>
   <si>
     <t>Dispõe sobre o pedido de informação ao Executivo Municipal acerca dos nomes dos servidores que ocupam cargos em comissão (CC) na Prefeitura Municipal, conforme os cargos previstos na Lei Municipal nº 1.599, de 09 de dezembro de 2025, especialmente na tabela constante do Art. 31.</t>
   </si>
   <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/122/ped_info_n_04_-_reajuste_salarial_professores__-_andre.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre pedido de informação ao Poder Executivo, acerca do reajuste salarial dos servidores públicos municipais, do magistério e do vale-alimentação.</t>
+  </si>
+  <si>
     <t>70</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Ivan Eduardo Scherdien</t>
   </si>
   <si>
     <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/70/01_pl_01_-_leitura.docx</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 1.605/2025, Lei Orçamentária Anual, com vistas à abertura de Crédito Suplementar no orçamento vigente.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/71/01_pl_02_-_leitura.docx</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de excepcional interesse público de 02 (dois) professores para séries iniciais com carga horária de 40 horas semanais, conforme art. 232 da Lei Municipal nº 386/2003 e art. 37, inciso IX, da Constituição Federal.</t>
@@ -342,78 +453,258 @@
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o Programa de Incentivo e Recuperação de Créditos Tributários e Não Tributários do Município, denominado REFIS/2026, e dá outras providências.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/74/01_pl_05_-_leitura.docx</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar imóvel público à empresa LIRTH INDÚSTRIA DE BEBIDAS LTDA, com encargos, nos termos da Lei Municipal nº 1.404, de 20 de abril de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/80/01_pl_06_-_leitura.docx</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de excepcional interesse público de 02 (dois) Motoristas, conforme art. 232 da Lei Municipal n° 386/2003 e art. 37, inciso IX, da Constituição Federal.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>http://sapl.turucu.rs.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Altera o quadro de cargos de provimento efetivo, que integra o art. 10 da Lei Municipal n° 1.599/2025, para criar 01 (um) cargo de Motorista e dá providências.</t>
   </si>
   <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/106/pl_08.pdf</t>
+  </si>
+  <si>
+    <t>Altera o quadro de cargos em provimento efetivo, que integra o art. 10 da Lei Municipal n° 1.599/2025, para criar 01 (um) cargo de Fisioterapeuta e dá providências.</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/107/pl_09.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a doar imóvel público à empresa LIRTH INDÚSTRIA DE BEBIDAS LTDA, com encargos, nos termos da Lei Municipal n° 1.404, de 20 de abril de 2021, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/108/pl_10.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 1.605/2025, Lei Orçamentária Anual, com vistas à abertura de Crédito Especial no orçamento vigente.</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/112/pl_11.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 1.591/2025, Plano Plurianual 2026/2029, Lei Municipal n° 1.597/2025, Lei de Diretrizes Orçamentárias, bem como a Lei Municipal n° 1.605/2025, Lei Orçamentária Anual, com vistas à abertura de Crédito Especial no orçamento vigente.</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/113/pl_12.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a contratação temporária de excepcional interesse público de 01 (um)   Auxiliar de Saúde Bucal, conforme art. 232 da Lei Municipal nº 386/2003 e art. 37, inciso IX, da Constituição Federal.</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/111/pl_01_-_lei_complementar.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar n° 01, de 25 de julho de 2003, que estabelece o Código Tributário do Município de Turuçu e dá providências.</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>João Pedro Barwaldt, André Priebe Holz, Juliana dos Santos Venquiaruto, Valdomiro de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/118/01_projeto_de_resolucao_comissao_especial..pdf</t>
+  </si>
+  <si>
+    <t>Cria a comissão especial para revisar Projeto de Lei que altera a Lei Complementar nº 01, de 25 de julho de 2003, que estabelece o Código Tributário do Município de Turuçu e dá providências.</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/119/02_projeto_de_resolucao_comissao_especial..pdf</t>
+  </si>
+  <si>
+    <t>Cria a Comissão Especial de Apoio ao Projeto Câmara Mirim no âmbito da Câmara Municipal de Turuçu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/115/req._03-_fabio..pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de esclarecimentos e agendamento de reunião com o Secretário Municipal de Agricultura, Obras, Urbanismo, Trânsito e Saneamento.</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/116/req._04-_fabio..pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de criação de Comissão Especial para auxiliar as escolas na eleição da Câmara Mirim.</t>
+  </si>
+  <si>
     <t>79</t>
   </si>
   <si>
     <t>PLLEG</t>
   </si>
   <si>
     <t>Projeto de Lei - Legislativo</t>
   </si>
   <si>
     <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/79/pl_01_-_legislativo.pdf</t>
   </si>
   <si>
     <t>Denomina o logradouro conhecido como Rua “B” do Loteamento Neldo Ramm, localizado na zona urbana do Município de Turuçu/RS.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/86/01_pl_02_leitura.docx</t>
   </si>
   <si>
     <t>Denomina o logradouro conhecido como Rua “sem denominação” do Loteamento Neldo Ramm, localizado na zona urbana do Município de Turuçu/RS.</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>PROVI</t>
+  </si>
+  <si>
+    <t>Pedido de Providência</t>
+  </si>
+  <si>
+    <t>Marcelo Pollnow</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/102/01_ped_prov_-_abrigo__-_marcelo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o pedido ao Poder Executivo Municipal de Turuçu, para que seja realizada a instalação de abrigo de ônibus na Colônia São João Curto, nas proximidades da residência do morador Rui Holz.</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/103/02_ped_prov_-_ponte__-_valdomiro.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o pedido ao Poder Executivo Municipal de Turuçu, para que seja realizada a reforma da ponte na Colônia Corrientes, nas proximidades das residências dos senhores Amarildo Peter e Tiago Bonow.</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/104/03_ped_prov_-_ponte__-_valdomiro.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o pedido ao Poder Executivo Municipal de Turuçu, para que seja realizada a reforma da ponte na Colônia São Domingos, nas proximidades da residência do falecido morador Wereno Beduhn.</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/105/04_ped_prov_-_estrada_-_valdomiro.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o pedido ao Poder Executivo Municipal de Turuçu para que seja realizada a manutenção da entrada da residência do morador Tiago Ribeiro, localizada na Colônia Picada Flor, com patrolamento e colocação de cascalho.</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/109/05_ped_prov_-_camara_-_fabio.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o pedido ao Poder Executivo Municipal de Turuçu, para que seja realizado a aquisição e instalação de câmeras de monitoramento no auditório da Escola Urbano Garcia.</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/117/06_ped_prov_-_capela_-_alexandre.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o pedido ao Poder Executivo Municipal de Turuçu, a realização de manutenção na Capela Municipal, bem como a substituição de suas aberturas por esquadrias de alumínio.</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/120/07_ped_prov_-_fraldario_-_valdomiro.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a instalação de fraldários nos banheiros da Festa do Morango.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -717,67 +1008,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/69/indicacao_n_01-_instalacoes_de_camaras_de_seguranca_-_andre.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/75/indicacao_n_02_-__vale_alimentacao_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/76/indicacao_n_03_-__caixa_de_agua_-_alexandre_-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/81/indicacao_n_04_-_rotatoria_waldemar_scherdien_-_mano.odt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/82/indicacao_no._05_-_quebra_molas_-_mano.odt" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/83/indicacao_no._06_-_travessia_elevada_urbano_garcia_-_mano.odt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/84/indicacao_no.__07_-_quebra_molas_-_mano.odt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_no._08_-_iluminacao_publica_-__mano_e_alexandre.odt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/89/indicacao_no._09_-___abertura_de_av._arthur_lange_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/90/indicacao_n._10-_estrada_fetter_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_n._11-_lixeiras_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/92/indicacao_no_12_-_quebra_molas_-_mano_e_alexandre_-_extremo_sabor.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/93/indicacao_no_13_-_placas_de_sinalizacao_-_extremo_sabor.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao_no._14_-_ciclovia_mano_e_alexandre_-_extremo_sabor.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao_no._15_-_limpeza_de_valo_-_elau_ludtke.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/77/ped_inf_n01-_transporte-_fabio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/78/ped_info_n_02_-_receitas_e_despesas_festa_do_morango_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/85/ped_info_n_03_-_nomes_dos_servidores_cc__-_fabio.odt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/70/01_pl_01_-_leitura.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/71/01_pl_02_-_leitura.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/72/01_pl_03_-_leitura.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/73/01_pl_04_-_leitura.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/74/01_pl_05_-_leitura.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/80/01_pl_06_-_leitura.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/79/pl_01_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/86/01_pl_02_leitura.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/69/indicacao_n_01-_instalacoes_de_camaras_de_seguranca_-_andre.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/75/indicacao_n_02_-__vale_alimentacao_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/76/indicacao_n_03_-__caixa_de_agua_-_alexandre_-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/81/indicacao_n_04_-_rotatoria_waldemar_scherdien_-_mano.odt" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/82/indicacao_no._05_-_quebra_molas_-_mano.odt" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/83/indicacao_no._06_-_travessia_elevada_urbano_garcia_-_mano.odt" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/84/indicacao_no.__07_-_quebra_molas_-_mano.odt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/87/indicacao_no._08_-_iluminacao_publica_-__mano_e_alexandre.odt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/89/indicacao_no._09_-___abertura_de_av._arthur_lange_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/90/indicacao_n._10-_estrada_fetter_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/91/indicacao_n._11-_lixeiras_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/92/indicacao_no_12_-_quebra_molas_-_mano_e_alexandre_-_extremo_sabor.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/93/indicacao_no_13_-_placas_de_sinalizacao_-_extremo_sabor.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao_no._14_-_ciclovia_mano_e_alexandre_-_extremo_sabor.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao_no._15_-_limpeza_de_valo_-_elau_ludtke.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/96/indicacao_n._16_-_abrigo_3_localidades_-_valdomiro_-_copia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/97/indicacao_n._17_-_rotatoria_-_valdomiro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/99/indicacao_n._19_-_troca_de_canos__-_valdomiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/100/indicacao_no._20_-_conserto_bueiro_sao_domingos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/114/indicacao_n_21_-_portal_da_transparencia.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/121/indicacao_n_22_-_insencao_festa_do_morango__-_valdomiro.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/110/01_mocao_de_repudio_a_o_novo_modelo_de_pedagio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/77/ped_inf_n01-_transporte-_fabio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/78/ped_info_n_02_-_receitas_e_despesas_festa_do_morango_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/85/ped_info_n_03_-_nomes_dos_servidores_cc__-_fabio.odt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/122/ped_info_n_04_-_reajuste_salarial_professores__-_andre.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/70/01_pl_01_-_leitura.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/71/01_pl_02_-_leitura.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/72/01_pl_03_-_leitura.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/73/01_pl_04_-_leitura.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/74/01_pl_05_-_leitura.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/80/01_pl_06_-_leitura.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/106/pl_08.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/107/pl_09.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/108/pl_10.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/112/pl_11.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/113/pl_12.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/111/pl_01_-_lei_complementar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/118/01_projeto_de_resolucao_comissao_especial..pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/119/02_projeto_de_resolucao_comissao_especial..pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/115/req._03-_fabio..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/116/req._04-_fabio..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/79/pl_01_-_legislativo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/86/01_pl_02_leitura.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/102/01_ped_prov_-_abrigo__-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/103/02_ped_prov_-_ponte__-_valdomiro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/104/03_ped_prov_-_ponte__-_valdomiro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/105/04_ped_prov_-_estrada_-_valdomiro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/109/05_ped_prov_-_camara_-_fabio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/117/06_ped_prov_-_capela_-_alexandre.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.turucu.rs.leg.br/media/sapl/public/materialegislativa/2026/120/07_ped_prov_-_fraldario_-_valdomiro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="44.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="83.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="136.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="254.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -1162,383 +1453,1085 @@
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>27</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
         <v>78</v>
       </c>
-      <c r="F17" t="s">
+      <c r="G17" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>83</v>
       </c>
       <c r="H18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
         <v>78</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
+        <v>78</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>94</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>91</v>
+        <v>27</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H21" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>26</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>107</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="F24" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="H24" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="E25" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="F25" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="H25" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>112</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="F26" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>22</v>
+      </c>
+      <c r="D27" t="s">
         <v>112</v>
       </c>
-      <c r="B27" t="s">
-[...5 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>113</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="H27" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" t="s">
+        <v>112</v>
+      </c>
+      <c r="E28" t="s">
+        <v>113</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H28" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>125</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
+        <v>126</v>
+      </c>
+      <c r="E29" t="s">
+        <v>127</v>
+      </c>
+      <c r="F29" t="s">
+        <v>128</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>17</v>
       </c>
-      <c r="D28" t="s">
-[...5 lines deleted...]
-      <c r="F28" t="s">
+      <c r="D30" t="s">
+        <v>126</v>
+      </c>
+      <c r="E30" t="s">
+        <v>127</v>
+      </c>
+      <c r="F30" t="s">
+        <v>128</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31" t="s">
+        <v>126</v>
+      </c>
+      <c r="E31" t="s">
+        <v>127</v>
+      </c>
+      <c r="F31" t="s">
+        <v>128</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>26</v>
+      </c>
+      <c r="D32" t="s">
+        <v>126</v>
+      </c>
+      <c r="E32" t="s">
+        <v>127</v>
+      </c>
+      <c r="F32" t="s">
+        <v>128</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>31</v>
+      </c>
+      <c r="D33" t="s">
+        <v>126</v>
+      </c>
+      <c r="E33" t="s">
+        <v>127</v>
+      </c>
+      <c r="F33" t="s">
+        <v>128</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H33" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>143</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34" t="s">
+        <v>126</v>
+      </c>
+      <c r="E34" t="s">
+        <v>127</v>
+      </c>
+      <c r="F34" t="s">
+        <v>128</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H34" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D35" t="s">
+        <v>126</v>
+      </c>
+      <c r="E35" t="s">
+        <v>127</v>
+      </c>
+      <c r="F35" t="s">
+        <v>128</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>148</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" t="s">
+        <v>126</v>
+      </c>
+      <c r="E36" t="s">
+        <v>127</v>
+      </c>
+      <c r="F36" t="s">
+        <v>128</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>151</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>48</v>
+      </c>
+      <c r="D37" t="s">
+        <v>126</v>
+      </c>
+      <c r="E37" t="s">
+        <v>127</v>
+      </c>
+      <c r="F37" t="s">
+        <v>128</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H37" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>154</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>52</v>
+      </c>
+      <c r="D38" t="s">
+        <v>126</v>
+      </c>
+      <c r="E38" t="s">
+        <v>127</v>
+      </c>
+      <c r="F38" t="s">
+        <v>128</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H38" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>157</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>57</v>
+      </c>
+      <c r="D39" t="s">
+        <v>126</v>
+      </c>
+      <c r="E39" t="s">
+        <v>127</v>
+      </c>
+      <c r="F39" t="s">
+        <v>128</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>61</v>
+      </c>
+      <c r="D40" t="s">
+        <v>126</v>
+      </c>
+      <c r="E40" t="s">
+        <v>127</v>
+      </c>
+      <c r="F40" t="s">
+        <v>128</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H40" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>163</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" t="s">
+        <v>164</v>
+      </c>
+      <c r="E41" t="s">
+        <v>165</v>
+      </c>
+      <c r="F41" t="s">
+        <v>128</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H41" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" t="s">
+        <v>169</v>
+      </c>
+      <c r="E42" t="s">
+        <v>170</v>
+      </c>
+      <c r="F42" t="s">
+        <v>171</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H42" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
+        <v>169</v>
+      </c>
+      <c r="E43" t="s">
+        <v>170</v>
+      </c>
+      <c r="F43" t="s">
+        <v>171</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H43" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>177</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" t="s">
+        <v>179</v>
+      </c>
+      <c r="F44" t="s">
+        <v>99</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H44" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>182</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>26</v>
+      </c>
+      <c r="D45" t="s">
+        <v>178</v>
+      </c>
+      <c r="E45" t="s">
+        <v>179</v>
+      </c>
+      <c r="F45" t="s">
+        <v>99</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H45" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>185</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>186</v>
+      </c>
+      <c r="E46" t="s">
+        <v>187</v>
+      </c>
+      <c r="F46" t="s">
         <v>44</v>
       </c>
-      <c r="G28" s="1" t="s">
-[...3 lines deleted...]
-        <v>119</v>
+      <c r="G46" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H46" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>190</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" t="s">
+        <v>186</v>
+      </c>
+      <c r="E47" t="s">
+        <v>187</v>
+      </c>
+      <c r="F47" t="s">
+        <v>44</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H47" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>193</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>194</v>
+      </c>
+      <c r="E48" t="s">
+        <v>195</v>
+      </c>
+      <c r="F48" t="s">
+        <v>196</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H48" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>199</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" t="s">
+        <v>194</v>
+      </c>
+      <c r="E49" t="s">
+        <v>195</v>
+      </c>
+      <c r="F49" t="s">
+        <v>78</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H49" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>202</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" t="s">
+        <v>194</v>
+      </c>
+      <c r="E50" t="s">
+        <v>195</v>
+      </c>
+      <c r="F50" t="s">
+        <v>78</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H50" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>205</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>26</v>
+      </c>
+      <c r="D51" t="s">
+        <v>194</v>
+      </c>
+      <c r="E51" t="s">
+        <v>195</v>
+      </c>
+      <c r="F51" t="s">
+        <v>78</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H51" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>208</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52" t="s">
+        <v>194</v>
+      </c>
+      <c r="E52" t="s">
+        <v>195</v>
+      </c>
+      <c r="F52" t="s">
+        <v>99</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H52" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>211</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>35</v>
+      </c>
+      <c r="D53" t="s">
+        <v>194</v>
+      </c>
+      <c r="E53" t="s">
+        <v>195</v>
+      </c>
+      <c r="F53" t="s">
+        <v>18</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H53" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>214</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54" t="s">
+        <v>194</v>
+      </c>
+      <c r="E54" t="s">
+        <v>195</v>
+      </c>
+      <c r="F54" t="s">
+        <v>78</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H54" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>